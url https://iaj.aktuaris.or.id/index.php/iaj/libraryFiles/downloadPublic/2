--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,3161 +1,3553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...17 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...9 lines deleted...]
-          <w:iCs w:val="1"/>
+    <w:p w14:paraId="6EB2687C" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>Original Research Article</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   •   </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...18 lines deleted...]
-          <w:color w:val="7f7f7f"/>
+        </w:rPr>
+        <w:t>Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5F4832" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:after="100" w:before="200" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Choose one: Original Research Article, Review Article, or Case Study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B617669" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:before="40" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Title: Concise, Informative, and Contains the Key Finding of the Article (Times New Roman 17 pt, Bold, Max. 20 Words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45088897" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="40"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...5 lines deleted...]
-          <w:color w:val="7f7f7f"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:before="180" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Avoid stating the research location in the title unless the study is specifically about the characteristics of that region. If the full text is in English, the title is written in English only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736CD8A7" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="180"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>First Author</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>, Second Author</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>, Third Author</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:before="100" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>2,*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="31C069AB" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="100"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        </w:rPr>
+        <w:t>Name of Institution, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA28749" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:before="60" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Name of Institution, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2CBDE9" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:before="60" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Corresponding author: author@mail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127E4493" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...5 lines deleted...]
-          <w:color w:val="7f7f7f"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Author names are written without academic degrees or job titles, with at least two words per name. Affiliation must state the institution, city, and country. Superscript numbers refer to the diversity of institutions, not to the number of authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11198655" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00603D06">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...5 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6500"/>
         <w:gridCol w:w="3138"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00603D06" w14:paraId="0CA8318F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...8 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="1B4336EF" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Abstract</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w14:paraId="7C9F304F" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="60" w:lineRule="auto"/>
+              <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>The abstract is written in English using Times New Roman 10 pt, single line spacing, one paragraph, justified, and a maximum of 300 words. The abstract must contain: a brief background on the importance of the research (if any), the objective of the study, a brief description of the method, the main findings (not the discussion), and a brief conclusion. The abstract must NOT contain references, tables, figures, undefined abbreviations, or mathematical equations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3138" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w14:paraId="020D3D77" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Article History:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w14:paraId="50FBADF6" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Received: dd Month yyyy</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Received: dd Month </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w14:paraId="624D84E5" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Revised: dd Month yyyy</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised: dd Month </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w14:paraId="52F01D75" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Accepted: dd Month yyyy</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Accepted: dd Month </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w14:paraId="60A6EA4B" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Available Online: dd Month yyyy</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Available Online: dd Month </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w14:paraId="7E772273" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Published: dd Month yyyy</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Published: dd Month </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w14:paraId="3B718280" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:color w:val="7f7f7f"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>All dates must be identical to the metadata on the article page in OJS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00603D06" w14:paraId="7A80B880" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+          <w:p w14:paraId="2B81F23F" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00603D06">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
-              <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3138" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w14:paraId="333736AD" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w14:paraId="683951E1" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Keyword 1; Keyword 2; Keyword 3; Keyword 4; Keyword 5.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w14:paraId="7A070611" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:color w:val="7f7f7f"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Maximum 5 standard terms reflecting the key concepts of the article, in alphabetical order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3733104B" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00603D06">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1596"/>
         <w:gridCol w:w="8032"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00603D06" w14:paraId="523380F6" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w14:paraId="3D04E896" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="1"/>
-[...4 lines deleted...]
-                <w:smallCaps w:val="1"/>
+              <w:keepNext/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6860504D" wp14:editId="51F58F89">
                   <wp:extent cx="876300" cy="304800"/>
-                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                  <a:graphic>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1811233266" name="image2.png" descr="Creative Commons Attribution-ShareAlike 4.0 International License"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Creative Commons Attribution-ShareAlike 4.0 International License" id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image2.png" descr="Creative Commons Attribution-ShareAlike 4.0 International License"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
-                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="876300" cy="304800"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect"/>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="8032" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w14:paraId="005B8615" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="1"/>
-[...4 lines deleted...]
-                <w:smallCaps w:val="1"/>
+              <w:keepNext/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution-ShareAlike 4.0 International License (CC BY-SA 4.0), https://creativecommons.org/licenses/by-sa/4.0/</w:t>
+              </w:rPr>
+              <w:t>This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution-</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ShareAlike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.0 International License (CC BY-SA 4.0), https://creativecommons.org/licenses/by-sa/4.0/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00603D06" w14:paraId="45B32DAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w14:paraId="1CE73317" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Copyright © 20xx Author(s). Published by Persatuan Aktuaris Indonesia.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Copyright © 20xx Author(s). Published by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Persatuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Aktuaris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Indonesia.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p w14:paraId="6C9FB36C" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="1"/>
-[...4 lines deleted...]
-                <w:smallCaps w:val="1"/>
+              <w:keepNext/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>How to cite this article: F. Author, S. Author, and T. Author, “Title of the article,” Indonesian Actuarial Journal, vol. xx, no. xx, pp. xxx-xxx, Month, Year. DOI: https://doi.org/10.65689/xxxxxxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
-[...22 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+    <w:p w14:paraId="05EBE7A5" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>1. INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46225558" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The manuscript must be written in English and formatted on A4-size paper (21.0 × 29.7 cm) with 2 cm margins on all sides, and should not exceed 15 pages. The text must be typed in Times New Roman, 11-point font size, with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1.15 line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> spacing. The manuscript should be submitted as a Microsoft Word (.docx) file, strictly following this template. Each paragraph is indented 1.5 cm from the left margin, with 6 pt spacing before and 0 pt after. The manuscript must have a similarity score of no more than 20% (excluding references and properly cited quotations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E30F7D9" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:spacing w:before="100" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Introduction must contain three mandatory elements. Manuscripts that do not present all three will be returned to the author before review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A1025F" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="100"/>
         <w:ind w:left="850" w:hanging="283"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a. State of the art overview. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+      <w:r>
+        <w:t>A sufficient review of previous relevant research that supports the justification of the novelty claimed in this article. Cite the most important and most recent studies related to the topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E4B560" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="850" w:hanging="283"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b. Justification of novelty or research gap analysis. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+      <w:r>
+        <w:t>An explicit statement of the controversy, gap, limitation, or inconsistency in the existing literature that this study addresses, and what this article contributes beyond those studies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0F0CEC" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="850" w:hanging="283"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">c. Statement of research objectives. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:t>A clear statement of the aim of the study. The outline of the structure of the remainder of the manuscript may be stated at the end of this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6FACE7" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>2. METHODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A48D46F" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Methods section explains, in paragraph form, the research design or experimental setting, data sources, data collection techniques, and the data analysis performed. This section describes how the data are analysed, the theories supporting the problem solving, definitions, axioms, simulations, and other elements needed for the study to be reproducible by another researcher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070AA136" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...31 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the study uses secondary data, state clearly the source, the observation period, the sample size, and any data-cleaning treatment applied. If the study involves human or animal subjects, state the ethical approval information in the Ethical Clearance Statement at the end of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD743E6" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>3. RESULTS AND DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065499A3" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:spacing w:before="60" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This section presents the research results clearly and concisely, and must answer the objectives stated in the Introduction. To meet the journal standard, the discussion must contain all four of the following elements: (a) an adequate and appropriate research method; (b) a description of the key findings supported by clear facts and data; (c) an in-depth interpretation of the findings and their relation to previous concepts or theories; and (d) a critical comparison of the findings with those of other researchers in relevant and recent publications, so that the findings either confirm or correct earlier results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7696B5D6" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...43 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A discussion that only describes findings, without interpretation and without comparison against other researchers, receives the lowest assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECAD8B8" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="40"/>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.1. Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E8B5A1" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...33 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The separation between main headings, sub-headings, and sub-subheadings must be numbered consistently in the manuscript, as demonstrated in this template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788CB076" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="40"/>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.2. Mathematical Equations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485A89F1" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      </w:pPr>
+      <w:r>
+        <w:t>Mathematical equations are placed centred, using Times New Roman for text, functions, and variables. Each equation is numbered sequentially in the format (1), (2), and so on, with the number aligned right, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546AABC1" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:leader="none" w:pos="4400"/>
-          <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+          <w:tab w:val="center" w:pos="4400"/>
+          <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
-        <w:spacing w:before="120" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>f(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">x; θ, k) = </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 / [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>θ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> Γ(k)] · x</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-1418992852"/>
-          <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
+              <w:rFonts w:ascii="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh" w:cs="Gungsuh"/>
               <w:vertAlign w:val="superscript"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">k−1</w:t>
+            <w:t>k−1</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="-1477938618"/>
-          <w:tag w:val="goog_rdk_1"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
+              <w:rFonts w:ascii="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh" w:cs="Gungsuh"/>
               <w:vertAlign w:val="superscript"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">−x/θ</w:t>
+            <w:t>−x/θ</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">(1)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4BF6B6" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...54 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vectors are written in bold italics, for example </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>a×b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Variables with indices must be italicised. Every equation must be referred to and explained in the body text, and each symbol defined at first appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4477A9" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="40"/>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.3. Figures and Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AF7C89" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="140" w:after="40"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.3.1. Figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C49946C" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:spacing w:after="60" w:before="160" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All figures must have captions and sufficient, clear resolution. The use of colour is not restricted. Figures are centred and the caption is placed below the figure. The caption begins with the word "Figure" in bold, capitalised, followed by a number ending with a full stop, then the caption text without a closing full stop. Every figure must be referred to and explained in the body text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCFC86E" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54905462" wp14:editId="400216BB">
             <wp:extent cx="2381250" cy="1514475"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1811233267" name="image1.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2381250" cy="1514475"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:spacing w:after="120" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="7748EB97" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...36 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Use capital letters only at the beginning of figure names</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4382F292" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="140" w:after="40"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.3.2. Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A0A87A" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:spacing w:after="60" w:before="160" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All tables must have a description. The table caption is centred and placed above the table. The word "Table" is written in bold with the first letter capitalised, followed by a number ending with a full stop, then the caption text without a closing full stop. Tables use horizontal rules only, without vertical rules. The font size for table contents is 10 pt Times New Roman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6C1733" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Value of AIC</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table3"/>
-        <w:tblW w:w="4800.0" w:type="dxa"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="4800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00603D06" w14:paraId="0999D31B" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-          <w:tblHeader w:val="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:p w14:paraId="5CC2F949" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w14:paraId="3EE245BA" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>AIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00603D06" w14:paraId="6B6F8F3F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-          <w:tblHeader w:val="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:p w14:paraId="6D4460D0" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:p w14:paraId="7342F9A1" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:tag w:val="goog_rdk_2"/>
                 <w:id w:val="2144396114"/>
-                <w:tag w:val="goog_rdk_2"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
+                    <w:rFonts w:ascii="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh" w:cs="Gungsuh"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">−9.381129</w:t>
+                  <w:t>−9.381129</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00603D06" w14:paraId="1BD6C862" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-          <w:tblHeader w:val="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+          <w:p w14:paraId="31D7442C" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="110.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+          <w:p w14:paraId="2A5F0F32" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:tag w:val="goog_rdk_3"/>
                 <w:id w:val="-1649763516"/>
-                <w:tag w:val="goog_rdk_3"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
+                    <w:rFonts w:ascii="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh" w:cs="Gungsuh"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">−9.153550</w:t>
+                  <w:t>−9.153550</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...22 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+    <w:p w14:paraId="19D21B90" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>4. CONCLUSIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C78337D" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...31 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>State the conclusions of the research briefly, without introducing new interpretation or new discussion. The conclusions must answer the objectives stated in the Introduction and emphasise the new or important findings, which may take the form of a theory, postulate, formula, rule, method, model, or prototype. Implications of the results, limitations of the study, and recommendations for further research may be added here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5C0387" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>DECLARATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FFFF99" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...20 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All declarations below are mandatory. State each one explicitly, including when the answer is "none". Manuscripts submitted with any declaration left blank will be returned to the author.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FD7B35" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Artificial Intelligence (AI) Statement. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:t>State whether or not AI tools were used in preparing this article and for what purpose. AI cannot be listed as an author and must not replace the authors’ scientific judgement. Example: "The authors declare that no artificial intelligence tools were used in the preparation of this manuscript."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586C65F0" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Author Contribution Statement. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve">Describe the contribution of each author, preferably using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> taxonomy. Example: "First Author: conceptualisation, methodology, formal analysis, writing – original draft. Second Author: data curation, validation. Third Author: supervision, writing – review and editing."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518F7F2E" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Funding Statement. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:t>State the source and grant number of the funding, or declare that no funding was received. Example: "This research did not receive any specific grant from funding agencies in the public, commercial, or not-for-profit sectors."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090EDD22" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conflict of Interest Statement. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:t>Disclose any conflict of interest related to the publication of this article. Example: "The authors declare that there is no conflict of interest regarding the publication of this article."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A461787" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Data Availability Statement. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-        <w:spacing w:before="120" w:lineRule="auto"/>
+      <w:r>
+        <w:t>State the availability of and access to the data, code, methods, protocols, or supporting material, while respecting ethics, personal data protection, confidentiality, and intellectual property rights. Example: "The data used in this study are aggregate industry data published by [source] and are available at [URL]."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E015609" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>ACKNOWLEDGMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644E4F64" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...31 lines deleted...]
-        <w:spacing w:before="100" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This optional section acknowledges parties who supported or were involved in the research but do not meet the criteria for authorship. Peer reviewers must not be named here, in order to preserve the blind review principle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B488B0B" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190AE510" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...20 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>References must follow the examples below, with a minimum of 20 references per article, of which at least 80% are primary sources (journal articles, conference proceedings, theses or dissertations, or research monographs) and at least 80% were published within the last 10 years. Cite only items that you have read. Authors are required to use a reference manager (Mendeley, Zotero, or EndNote). All references follow the IEEE style, with citations in the text given as consecutive numbers in square brackets. Every citation in the text must appear in the reference list, and every entry in the list must be cited in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520255E7" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...20 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The list below provides sample entries for journal articles [1]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3], conference proceedings [4]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6], thesis or dissertation [7], books [8]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10], website [11], and book section [12].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA65682" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[1]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">B. L. Handoko, A. Swat, L. Lindawati, and M. Mustapha, "Application of computer-assisted audit techniques in the public accounting firm," Journal Name, vol. 12, no. 3, pp. 45–58, 2023, doi: 10.xxxx/xxxxx.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t xml:space="preserve">B. L. Handoko, A. Swat, L. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lindawati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and M. Mustapha, "Application of computer-assisted audit techniques in the public accounting firm," Journal Name, vol. 12, no. 3, pp. 45–58, 2023, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10.xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E51A008" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[2]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">A. B. Author and C. D. Author, "Title of the journal article," Journal Name, vol. 27, no. 3, pp. 407–412, 2022, doi: 10.xxxx/xxxxx.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t xml:space="preserve">A. B. Author and C. D. Author, "Title of the journal article," Journal Name, vol. 27, no. 3, pp. 407–412, 2022, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10.xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C750E79" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[3]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[3]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">S. Pandey, S. Dwivedi, and D. Pandey, "Methods of various citing and referencing styles: fundamentals for early career researchers," Publishing Research Quarterly, vol. 36, no. 4, pp. 580–591, 2020, doi: 10.1007/s12109-020-09726-0.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t xml:space="preserve">S. Pandey, S. Dwivedi, and D. Pandey, "Methods of various citing and referencing styles: fundamentals for early career researchers," Publishing Research Quarterly, vol. 36, no. 4, pp. 580–591, 2020, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 10.1007/s12109-020-09726-0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B9214E" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[4]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[4]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">E. F. Author, "Title of the conference paper," in Proceedings of the Conference Name, City, Country, 2021, pp. 112–120.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>E. F. Author, "Title of the conference paper," in Proceedings of the Conference Name, City, Country, 2021, pp. 112–120.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163F962A" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[5]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[5]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">G. H. Author and I. J. Author, "Title of the conference paper," in Proceedings of the Conference Name, City, Country, 2019, pp. 1–8.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>G. H. Author and I. J. Author, "Title of the conference paper," in Proceedings of the Conference Name, City, Country, 2019, pp. 1–8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20708128" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[6]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[6]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">K. L. Author, "Title of the conference paper," in Proceedings of the Conference Name, City, Country, 2024, pp. 55–63.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>K. L. Author, "Title of the conference paper," in Proceedings of the Conference Name, City, Country, 2024, pp. 55–63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1717A257" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[7]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[7]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">M. N. Author, "Title of the thesis or dissertation," Ph.D. dissertation, Department, University, City, Country, 2021.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>M. N. Author, "Title of the thesis or dissertation," Ph.D. dissertation, Department, University, City, Country, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BBB009" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[8]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[8]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">O. P. Author, Title of the Book, 3rd ed. City, Country: Publisher, 2020.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>O. P. Author, Title of the Book, 3rd ed. City, Country: Publisher, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5D073C" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[9]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[9]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Q. R. Author and S. T. Author, Title of the Book. City, Country: Publisher, 2018.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>Q. R. Author and S. T. Author, Title of the Book. City, Country: Publisher, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEB6AF3" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[10]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[10]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">U. V. Author, Title of the Book. City, Country: Publisher, 2022.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>U. V. Author, Title of the Book. City, Country: Publisher, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3472F5FF" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[11]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[11]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Organisation Name, "Title of the web page," 2025. [Online]. Available: https://www.example.com. [Accessed: dd-Mmm-yyyy].</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:lineRule="auto"/>
+        <w:t>Organisation Name, "Title of the web page," 2025. [Online]. Available: https://www.example.com. [Accessed: dd-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mmm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39540C15" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[12]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[12]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">W. X. Author, "Title of the chapter," in Title of the Edited Book, Y. Z. Editor, Ed. City, Country: Publisher, 2021, pp. 101–130.</w:t>
-[...15 lines deleted...]
-      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="708" w:footer="708"/>
+        <w:t>W. X. Author, "Title of the chapter," in Title of the Edited Book, Y. Z. Editor, Ed. City, Country: Publisher, 2021, pp. 101–130.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00603D06">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4ED54DEC" w14:textId="77777777" w:rsidR="004F7E0E" w:rsidRDefault="004F7E0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="76CFC150" w14:textId="77777777" w:rsidR="004F7E0E" w:rsidRDefault="004F7E0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Gungsuh"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{2B6C6AEC-C930-4D06-BEB3-816E543F642F}"/>
+  </w:font>
+  <w:font w:name="Gungsuh">
+    <w:charset w:val="81"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{ECBA8F8F-5773-4565-86CC-593FF9F3D539}"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{8E447860-42BF-4B15-8A3A-9977041CB9C0}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{4D6F2CD9-8751-47A5-8D93-64E68E9534AA}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...4 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="532630ED" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009927F3">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76498758" w14:textId="4FBC474E" w:rsidR="00603D06" w:rsidRDefault="00000000">
     <w:pPr>
       <w:jc w:val="right"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009927F3">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B4A05D0" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
     <w:pPr>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009927F3">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4518F943" w14:textId="77777777" w:rsidR="004F7E0E" w:rsidRDefault="004F7E0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4E261CF8" w14:textId="77777777" w:rsidR="004F7E0E" w:rsidRDefault="004F7E0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F342DF2" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:color="808080" w:space="3" w:sz="4" w:val="single"/>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="808080"/>
       </w:pBdr>
-      <w:spacing w:after="40" w:lineRule="auto"/>
-      <w:rPr/>
+      <w:spacing w:after="40"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:i w:val="1"/>
-        <w:iCs w:val="1"/>
+        <w:i/>
+        <w:iCs/>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">First Author et al.</w:t>
+      <w:t>First Author et al.</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">  /  Indonesian Actuarial Journal, Vol. xx, No. xx, Month (Year), pp. xxx-xxx</w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t>/  Indonesian</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Actuarial Journal, Vol. xx, No. xx, Month (Year), pp. xxx-xxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F23746B" w14:textId="77777777" w:rsidR="00603D06" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:color="808080" w:space="3" w:sz="4" w:val="single"/>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="808080"/>
       </w:pBdr>
-      <w:spacing w:after="40" w:lineRule="auto"/>
+      <w:spacing w:after="40"/>
       <w:jc w:val="right"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:i w:val="1"/>
-        <w:iCs w:val="1"/>
+        <w:i/>
+        <w:iCs/>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Paper Title (shortened if necessary)</w:t>
+      <w:t xml:space="preserve">Paper Title (shortened if </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>necessary)</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">  /  Indonesian Actuarial Journal, Vol. xx, No. xx, Month (Year), pp. xxx-xxx</w:t>
+      <w:t xml:space="preserve">  /</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t xml:space="preserve">  Indonesian Actuarial Journal, Vol. xx, No. xx, Month (Year), pp. xxx-xxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37EEDACD" w14:textId="0D09D863" w:rsidR="00603D06" w:rsidRDefault="009927F3">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">IAJ</w:t>
+      <w:t>Indonesian Actuarial Journal</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00000000">
       <w:rPr>
-        <w:i w:val="1"/>
-        <w:iCs w:val="1"/>
+        <w:i/>
+        <w:iCs/>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. xx, No. xx, Month (Year), pp. xxx-xxx</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>Vol. xx, No. xx, Month (Year), pp. xxx-xxx</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
-[...41 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+  <w:p w14:paraId="614CC01D" w14:textId="70C89C95" w:rsidR="00603D06" w:rsidRDefault="009927F3" w:rsidP="009927F3">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:color="000000" w:space="4" w:sz="8" w:val="single"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="60" w:lineRule="auto"/>
-      <w:rPr/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
         <w:color w:val="595959"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Persatuan Aktuaris Indonesia (PAI)</w:t>
+      <w:t>Persatuan</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Aktuaris</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Indonesia</w:t>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>e-ISSN 3110-</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6463  |</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  DOI: https://doi.org/10.65689/xxxxxxxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders w:val="1"/>
+  <w:evenAndOddHeaders/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00603D06"/>
+    <w:rsid w:val="004F7E0E"/>
+    <w:rsid w:val="00603D06"/>
+    <w:rsid w:val="00840BD2"/>
+    <w:rsid w:val="00924046"/>
+    <w:rsid w:val="009927F3"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6884F51D"/>
+  <w15:docId w15:val="{90CA03F9-2FA8-421C-BA87-1C375DBAEC1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-ID"/>
+        <w:lang w:val="en-ID" w:eastAsia="en-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      <w:color w:val="2e74b5"/>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      <w:color w:val="2e74b5"/>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      <w:color w:val="1f4d78"/>
+      <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
-[...26 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Strong1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
     <w:name w:val="Strong1"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="0563c1"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00121E05"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="10.0" w:type="dxa"/>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="10.0" w:type="dxa"/>
+        <w:left w:w="10" w:type="dxa"/>
+        <w:right w:w="10" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3429,50 +3821,74 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgFv4APmzVFtT6OdpcOLYDzBm8/dg==">CgMxLjAaFAoBMBIPCg0IB0IJEgdHdW5nc3VoGhQKATESDwoNCAdCCRIHR3VuZ3N1aBoUCgEyEg8KDQgHQgkSB0d1bmdzdWgaFAoBMxIPCg0IB0IJEgdHdW5nc3VoOAByITFUZjZWbld1QlRoc25acm1ZQjlod1BhN2NRTUppZXQ3cA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1702</Words>
+  <Characters>9702</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11382</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Persatuan Aktuaris Indonesia</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Persatuan Aktuaris Indonesia</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>